--- v0 (2026-07-14)
+++ v1 (2026-08-28)
@@ -747,51 +747,51 @@
       <c r="B3" s="11" t="s">
         <v>2</v>
       </c>
       <c r="C3" s="11"/>
       <c r="D3" s="9" t="s">
         <v>3</v>
       </c>
       <c r="E3" s="11" t="s">
         <v>4</v>
       </c>
       <c r="F3" s="11"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B4" s="11" t="s">
         <v>6</v>
       </c>
       <c r="C4" s="11"/>
       <c r="D4" s="9" t="s">
         <v>7</v>
       </c>
       <c r="E4" s="14">
         <f>TODAY()</f>
-        <v>46217</v>
+        <v>46262</v>
       </c>
       <c r="F4" s="11"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="10" t="s">
         <v>8</v>
       </c>
       <c r="B5" s="13" t="s">
         <v>9</v>
       </c>
       <c r="C5" s="13"/>
       <c r="D5" s="10" t="s">
         <v>10</v>
       </c>
       <c r="E5" s="13" t="s">
         <v>11</v>
       </c>
       <c r="F5" s="13"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="11"/>
       <c r="B6" s="11"/>
       <c r="C6" s="11"/>
       <c r="D6" s="11"/>
       <c r="E6" s="11"/>